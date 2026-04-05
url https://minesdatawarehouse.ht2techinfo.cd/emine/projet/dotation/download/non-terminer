--- v0 (2026-02-02)
+++ v1 (2026-04-05)
@@ -53,51 +53,51 @@
   <si>
     <t>NATURE</t>
   </si>
   <si>
     <t>COÛT EN USD</t>
   </si>
   <si>
     <t>STATUT</t>
   </si>
   <si>
     <t>DATE DEBUT</t>
   </si>
   <si>
     <t>DATE FIN</t>
   </si>
   <si>
     <t>Construction d’une école Technique pour les 15 communautés le long de la RN39 entre Kinsenda et Lualaba.</t>
   </si>
   <si>
     <t>DOT MUMI</t>
   </si>
   <si>
     <t>RN39 entre les villages Kinsenda et Lualaba.</t>
   </si>
   <si>
-    <t>Education et formation professionnelle</t>
+    <t>Education et formation professionnelles</t>
   </si>
   <si>
     <t>En cours</t>
   </si>
   <si>
     <t>Mise en œuvre d'une unité de production d'aviculture au village Masumbu pour les communautés impactées par le projet MUMI</t>
   </si>
   <si>
     <t>Village MASUMBU</t>
   </si>
   <si>
     <t>Agro-pastoral</t>
   </si>
   <si>
     <t>Acquisition des matériels spécifiques et divers pour les installations d’aviculture</t>
   </si>
   <si>
     <t>Construction d’une morgue moderne</t>
   </si>
   <si>
     <t>DOT SHITURU</t>
   </si>
   <si>
     <t>Quartier Buluo</t>
   </si>
@@ -128,51 +128,51 @@
   <si>
     <t>NGUYA</t>
   </si>
   <si>
     <t>Travaux de réhabilitation des ponts</t>
   </si>
   <si>
     <t>DOT MMG</t>
   </si>
   <si>
     <t>Petro</t>
   </si>
   <si>
     <t>07/11/2023</t>
   </si>
   <si>
     <t>20/12/2023</t>
   </si>
   <si>
     <t>Construction salle polyvalente</t>
   </si>
   <si>
     <t>Quartier BULUO joli cite</t>
   </si>
   <si>
-    <t>socio culturel</t>
+    <t>Socio-culturel</t>
   </si>
   <si>
     <t>Fourniture d’équipements médicaux des centres de santé de référence</t>
   </si>
   <si>
     <t>Kilongo</t>
   </si>
   <si>
     <t>02/12/2023</t>
   </si>
   <si>
     <t>11/09/2025</t>
   </si>
   <si>
     <t>Construction et équipement des écoles secondaires  Professionnelles de dix salles de classe</t>
   </si>
   <si>
     <t>Ntetema</t>
   </si>
   <si>
     <t>15/01/2024</t>
   </si>
   <si>
     <t>Kifita 93ème poteau</t>
   </si>
@@ -236,51 +236,51 @@
   <si>
     <t>Likasi</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>Construction HGR Watsa</t>
   </si>
   <si>
     <t>DOT KIBALI</t>
   </si>
   <si>
     <t>WATSA</t>
   </si>
   <si>
     <t>20/09/2023</t>
   </si>
   <si>
     <t>Installation Centrale Photovoltaïque DURBA</t>
   </si>
   <si>
     <t>Durba - Surur</t>
   </si>
   <si>
-    <t>eau et energie</t>
+    <t>Eau et énergie</t>
   </si>
   <si>
     <t>07/09/2023</t>
   </si>
   <si>
     <t>Ferme agropastorale de Kankele</t>
   </si>
   <si>
     <t>DOT COMIKA</t>
   </si>
   <si>
     <t>Chefferie de MUKUMBI</t>
   </si>
   <si>
     <t>31/12/2023</t>
   </si>
   <si>
     <t>Construction du centre de formation Professionnelle</t>
   </si>
   <si>
     <t>Commune rurale de Kambove</t>
   </si>
   <si>
     <t>Réhabilitation de la voirie urbaine de Moku 10 Km</t>
   </si>
@@ -1585,51 +1585,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H188"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H3" sqref="H3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="201.665" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="113.115" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="45.846" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>