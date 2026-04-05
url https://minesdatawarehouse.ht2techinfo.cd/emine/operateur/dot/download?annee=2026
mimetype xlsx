--- v0 (2026-02-03)
+++ v1 (2026-04-05)
@@ -323,51 +323,51 @@
   <si>
     <t>SOMIKA MINING COMPAGNY SARL</t>
   </si>
   <si>
     <t>DOT RUBAMIN</t>
   </si>
   <si>
     <t>RUBAMIN</t>
   </si>
   <si>
     <t>DOT CMOC</t>
   </si>
   <si>
     <t>CMOC KISANFU MINING SARL</t>
   </si>
   <si>
     <t>DOT SEK</t>
   </si>
   <si>
     <t>SOCIETE D'EXPLOITATION DE KIPOI  S.A</t>
   </si>
   <si>
     <t>DOT NEW MINERALS</t>
   </si>
   <si>
-    <t>NEW MINERALS INVESTMENT SARL</t>
+    <t>NEW MINERALS INVESTMENT SA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>