--- v0 (2026-02-03)
+++ v1 (2026-04-05)
@@ -89,51 +89,51 @@
   <si>
     <t>KAMOTO COPPER COMPANY SARL</t>
   </si>
   <si>
     <t>CONVENTION DE JOINT-VENTURE ENTRE LA GECAMINES ET KINROSS -FORREST LTD RELATIVE A L'EXPLOITATION DE LA FILIERE KAMOTO (MINE) - DIMA - KGMOTO CONCENTRATEUR-USINES HYDROMETALLURGIQUES DE LUILU</t>
   </si>
   <si>
     <t>2023/04/15</t>
   </si>
   <si>
     <t xml:space="preserve">PR 14165; </t>
   </si>
   <si>
     <t>KASONGA MINING</t>
   </si>
   <si>
     <t>SOCIETE MINIERE DU KATANGA SASU</t>
   </si>
   <si>
     <t>2021/09/20</t>
   </si>
   <si>
     <t xml:space="preserve">PE 12270; </t>
   </si>
   <si>
-    <t>NEW MINERALS INVESTMENT SARL</t>
+    <t>NEW MINERALS INVESTMENT SA</t>
   </si>
   <si>
     <t>CONTRAT D'AMODIATION ENTRE LA GENERALE DES CARRIERES ET DES MINES S.A ET NEW MINERALS INVESTMENT SARL RELATIF A L'AMODIAATION PARTIELLE DE DROIT D'USAGE DE SURFACE DE CINQ (05) CARRES COUVERTS PAR LE PE 2353  DE GECAMINES S.A</t>
   </si>
   <si>
     <t>2023/09/28</t>
   </si>
   <si>
     <t xml:space="preserve">PE 2353; </t>
   </si>
   <si>
     <t>K-YENE MULTI-SERVICES SARL</t>
   </si>
   <si>
     <t>CONTRAT D'AMODIATION PARTIELLE ENTRE LA GENERALE DES CARRIERES ET DES MINES S.A. ET LA SOCIETE K-YENE MULTI-SERVICES SARL RELATIF AUX DROITS MINIERS ATTACHES AU PERIMETRE DE CINQ (5) CARRES COUVERTS PAR LE PE 2353 DE GECAMINES S.A</t>
   </si>
   <si>
     <t>2023/08/23</t>
   </si>
   <si>
     <t xml:space="preserve">PE 12286; </t>
   </si>
   <si>
     <t>LA MINIERE DE KALUKUNDI</t>
   </si>